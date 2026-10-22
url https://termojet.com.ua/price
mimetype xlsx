--- v0 (2026-10-02)
+++ v1 (2026-10-22)
@@ -10078,54 +10078,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/ng-61-bez-zmishuvacha-1-1-2" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/ng-71-bez-zmishuvacha-2" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/ng-81-nasosna-hrupa-bez-zmishuvacha-du65-termojet-mega" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/ng-62-zi-zmishuvachem-1-1-2" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/grupa-pompowa-gp-72-2" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/nh-82-250-l-nasosna-hrupa-zi-zmishuvachem-2-1-2-vr-v-teploizolyatsiyi-bez-nasosa" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/gidrostrilka-gs-31" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/gidrostrilka-gs-32" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/gidrostrilka-gs-33" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/gidrostrilka-gs-34" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/kolektor-na-2-vyhoda" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/kolektor-na-3-vyhoda" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/kolektor-hydrauliczny-na-2-obwody-km281" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/kolektor-hydrauliczny-na-3-obwody-km381" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/pidklccennh-do-gs-31" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/pidklccennh-do-gs-32" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/pidklccennh-do-gs-33" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/pidklccennh-do-gs-34" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-flanceviy-80-80" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-flanceviy-100-100" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-flanceviy-125-125" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-flanceviy-150-150" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-svarku-80-80" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-svarku-100-100" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-svarku-125-125" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-svarku-150-150" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-svarku-40-40" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-svarku-50-50" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/mufta-termojet-dn32" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/mufta-termojet-dn40" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/mufta-termojet-dn50" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/mufta-termojet-dn65" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/mufta-termojet-dn125" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/mufta-termojet-dn200" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/mufta-termojet-dn80" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/mufta-termojet-dn100" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/mufta-termojet-dn150" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-nasosnu-grupu-1-1-4" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-nasosnu-grupu-1" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-rizsbu-40-40" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-mega/perehid-pid-rizsbu-50-50" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing10.xml" Id="rId42"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-box/modul-termojet-box2-v-teploizolyatsiyi-km2-ups" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-box/modul-termojet-box3-v-teploizolyatsiyi-km3-ups" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-box/nh-36-z-termostatychnym-kranom" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-box/nh-38-zi-zmishuvachem" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-box/nh-37-pryama" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/termojet-box/84142380a" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing11.xml" Id="rId7"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/zmishuvalnyj-vuzol-dlya-teployi-pidlogy-tj-mu-25" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/zmishuvalnyj-vuzol-dlya-teployi-pidlogy-tj-mu-10b" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/zmishuvalnyj-vuzol-dlya-teployi-pidlogy-tj-mu-10b-2" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-02" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-03" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-04" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-05" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-06" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-07" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-08" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-09" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-10" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-11" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-12" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-13" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-14" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-w-15" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-02" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-03" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-04" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-05" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-06" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-07" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-08" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-09" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-10" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-11" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-12" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/yevrokonus" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-ec-202" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/bajpas" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/kran-sharovyj-1v-h-1v-z-nakydnoyu-gajkoyu" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing12.xml" Id="rId33"/></Relationships>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zmishuvalnyj-vuzol-dlya-teployi-pidlogy/zmishuvalnyj-vuzol-dlya-teployi-pidlogy-tj-mu-25" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zmishuvalnyj-vuzol-dlya-teployi-pidlogy/zmishuvalnyj-vuzol-dlya-teployi-pidlogy-tj-mu-10b" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zmishuvalnyj-vuzol-dlya-teployi-pidlogy/zmishuvalnyj-vuzol-dlya-teployi-pidlogy-tj-mu-40a" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-02" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-03" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-04" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-05" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-06" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-07" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-08" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-09" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-10" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-11" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-12" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-13" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-14" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektor-dlya-teployi-pidlogy/84040tj-w-15" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-02" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-03" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-04" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-05" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-06" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-07" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-08" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-09" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-10" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-11" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/84040tj-r-w-12" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/yevrokonusy-ta-bajpas/yevrokonus" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/yevrokonusy-ta-bajpas/84040tj-ec-202" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/yevrokonusy-ta-bajpas/bajpas" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/kran-sharovyj-1v-h-1v-z-nakydnoyu-gajkoyu" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing12.xml" Id="rId33"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-vnutrishnia-termojet-00" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-vnutrishnia-termojet-01" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-vnutrishnia-termojet-02" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-vnutrishnia-termojet-03" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-vnutrishnia-termojet-04" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-vnutrishnia-termojet-05" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-vnutrishnia-termojet-06" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-zovnishnia-termojet-00" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-zovnishnia-termojet-01" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-zovnishnia-termojet-02" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-zovnishnia-termojet-03" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-zovnishnia-termojet-04" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-zovnishnia-termojet-05" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/kolektory-pidloha/shafa-kolektorna-zovnishnia-termojet-06" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing13.xml" Id="rId15"/></Relationships>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-vnutrishnia-termojet-00" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-vnutrishnia-termojet-01" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-vnutrishnia-termojet-02" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-vnutrishnia-termojet-03" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-vnutrishnia-termojet-04" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-vnutrishnia-termojet-05" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-vnutrishnia-termojet-06" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-zovnishnia-termojet-00" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-zovnishnia-termojet-01" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-zovnishnia-termojet-02" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-zovnishnia-termojet-03" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-zovnishnia-termojet-04" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-zovnishnia-termojet-05" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/shafa-kolektorna/shafa-kolektorna-zovnishnia-termojet-06" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing13.xml" Id="rId15"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nergozberigayuchi-reczyrkulyaczijni-nasosy-termojet-spe12-1-4" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nergozberigayuchi-reczyrkulyaczijni-nasosy-termojet-spe12-1-4s" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/33250618" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/pump-silencer300" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/pump-silencer900" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/38241225" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-ape-20-60-130-mm" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-auto-ape-25-40-130mm" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-auto-ape-25-40-180mm" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-auto-ape-25-60-130mm" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-ape-25-60-180-mm" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-auto-ape-25-80-130mm" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-auto-ape-25-80-180mm" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-ape-32-80-180-mm" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-25-8-180-mm" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-25-12-180-mm" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-auto-apm-32-8-180mm" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-auto-apm-32-10-180mm" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-auto-apm-32-12-180mm" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-tsyrkulyatsiynyy-termojet-auto-enerhozberihayuchyy-apm-40-8f-220-mm" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-40-12f-250-mm" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-40-15f-250-mm" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-40-18f-250-mm" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-50-8f-240-mm" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-50-10f-280-mm" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-50-12f-280-mm" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-50-15f-280-mm" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-50-18f-280-mm" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-65-10f-340-mm" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-65-12f-340-mm" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-auto-energozberigayuchyj-apm-65-15f-340-mm" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/pump-mega100-120f-450" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-xps-25-6-130" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-czyrkulyaczijnyj-termojet-xps-25-6-180b" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-tbe-50-24-2" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-tbe-50-36-2" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/nasos-termojet-tbe-65-34-2" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing14.xml" Id="rId38"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/pump-grandlift-20-75sw" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/pump-grandlift-60-75sw" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/pump-grandlift-120-220sw" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/pump-grandlift-150-370dw" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/kanalizatsiyna-ustanovka-termojet-wt-400-a" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/kanalizatsiyna-ustanovka-termojet-wt-400-b" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/nasosy/kanalizatsiyna-ustanovka-termojet-wt-400-c" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing15.xml" Id="rId8"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjt6g20" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjt6g25" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjt6g32" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjt6g40" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjt6g50" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tj7575055501" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjt7g20" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjt7g25" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjt7g32" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjt7g40" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/separator-brudu-flanceviy-dn50" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/separator-brudu-flanceviy-dn65" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/separator-brudu-flanceviy-dn80" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/separator-brudu-flanceviy-dn100" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tj4f15-10-110-15" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tj4f20-10-110-20" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tj4f25-10-110-25" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjv7g20" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjv7g25" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjv7g32" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjv7g40" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjv6g20" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjv6g25" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjv6g32" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjv6g40" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjv6g50" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/separator-povitrya-flanceviy-dn50" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/separator-povitrya-flanceviy-dn65" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/separator-povitrya-flanceviy-dn80" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/separator-povitrya-flanceviy-dn100" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjvt6g20" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjvt6g25" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjvt6g32" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjvt6g40" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/separatory/sep-tjvt6g50" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing16.xml" Id="rId36"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-h-hodovyj-klapan-z-vnutrishnoyu-rizboyu-3-4" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-h-hodovyj-klapan-z-vnutrishnoyu-rizboyu-1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-h-hodovyj-klapan-z-vnutrishnoyu-rizboyu-1-1-4" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-h-hodovyj-klapan-z-vnutrishnoyu-rizboyu-1-1-2" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-h-hodovyj-klapan-z-vnutrishnoyu-rizboyu-2" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-h-hodovyj-klapan-z-zovnishnoyu-rizboyu-3-4" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-h-hodovyj-klapan-z-zovnishnoyu-rizboyu-1" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-h-hodovyj-klapan-z-zovnishnoyu-rizboyu-1-1-4" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-h-hodovyj-klapan-z-zovnishnoyu-rizboyu-1-1-2" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/chotyrohhodovyj-zmishuvalnyj-kran-termojet-rmv04110-100-2" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/chotyrohhodovyj-zmishuvalnyj-kran-termojet-rmv04110-100" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/abf-zv3-100-3-khodovyy-zonalnyy-klapan-1-z-pryvodom-230v-ac-8s-60-5nm" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/3-hodovyj-zonalnyj-klapan-1-z-pryvodom-230v-ac-8s-60-5nm-2" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/elektropryvid-termojet-411-24v-ac-dc-02-10v-60s-120s-90-6-nm" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/elektropryvid-z-trypozyczijnym-upravlinnyam-termojet-401n-230-v-120-sek-siryj" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/aquao910-3-230-060" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/silownik-termojet-aqua401-60-sek" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/elektropryvid-keruvannya-postijnoyu-temperaturoyu-pro400" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing17.xml" Id="rId19"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/termostatychnyj-trohhodovyj-zmishuvalnyj-kran-termojet-tmv131-20-43-c" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/termostatychnyj-trohhodovyj-zmishuvalnyj-kran-termojet-tmv132-35-60-c" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/termostatychnyj-trohhodovyj-zmishuvalnyj-kran-termojet-tmv231-20-43-c" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/termostatychnyj-trohhodovyj-zmishuvalnyj-kran-termojet-tmv232-35-60-c" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/termostatychnyj-trohhodovyj-zmishuvalnyj-kran-termojet-tmv121-20-43-c" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/klapany/termostatychnyj-trohhodovyj-zmishuvalnyj-kran-termojet-tmv122-35-60-c" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing18.xml" Id="rId7"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/balansuval-klapany/statychnyi-balansuvalny-klapan-termojet-sbv-dn20" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/balansuval-klapany/statychnyi-balansuvalny-klapan-termojet-sbv-dn25" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/balansuval-klapany/statychnyi-balansuvalny-klapan-termojet-sbv-dn15" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing19.xml" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/ro6wifir" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/wt150blk" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/wt150wht" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/ntc10ksn" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/ht120blk" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/ht130blk" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/ht130wht" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/ht120wht" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/wt102wif" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/ht102wrd" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/trh10wif" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/920018tj" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/egw100wf" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/tj03rfws" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termojet.com.ua/catalog/zonalne-keruvannya/tj03cwrd" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing20.xml" Id="rId16"/></Relationships>
 </file>
@@ -12340,119 +12340,119 @@
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="26" t="inlineStr">
         <is>
           <t>Змішувальні вузли теплої підлоги</t>
         </is>
       </c>
     </row>
     <row r="6" ht="54" customHeight="1">
       <c r="A6" s="18" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="n"/>
       <c r="C6" s="18" t="inlineStr">
         <is>
           <t>84040TJ-MU-25</t>
         </is>
       </c>
       <c r="D6" s="19" t="inlineStr">
         <is>
           <t>Змішувальний вузол Termojet для колектора теплої підлоги TJ-MU-25</t>
         </is>
       </c>
       <c r="E6" s="19" t="inlineStr">
         <is>
-          <t>Температура: 20-60°C</t>
+          <t>Температура: 20-60°C · Площа опалення: до 150 м² · Kvs: 3 м³/год · Приєднання до колектора: 1" ЗР</t>
         </is>
       </c>
       <c r="F6" s="20" t="n">
         <v>128</v>
       </c>
       <c r="G6" s="18" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="H6" s="21" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="7" ht="54" customHeight="1">
       <c r="A7" s="27" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="28" t="n"/>
       <c r="C7" s="27" t="inlineStr">
         <is>
           <t>TJ-MU-10B</t>
         </is>
       </c>
       <c r="D7" s="29" t="inlineStr">
         <is>
           <t>Змішувальний термостатичний вузол Termojet для колектора теплої підлоги TJ-MU-10B</t>
         </is>
       </c>
       <c r="E7" s="29" t="inlineStr">
         <is>
-          <t>Температура: 20-43°C</t>
+          <t>Температура: 20-43°C · Площа опалення: до 120 м² · Kvs: 2,5 м³/год · Приєднання до колектора: 1" ЗР</t>
         </is>
       </c>
       <c r="F7" s="25" t="n">
         <v>115.5</v>
       </c>
       <c r="G7" s="27" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="H7" s="30" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="8" ht="54" customHeight="1">
       <c r="A8" s="18" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="n"/>
       <c r="C8" s="18" t="inlineStr">
         <is>
           <t>TJ-MU-40A</t>
         </is>
       </c>
       <c r="D8" s="19" t="inlineStr">
         <is>
           <t>Змішувальний термостатичний вузол Termojet для колектора теплої підлоги TJ-MU-40А</t>
         </is>
       </c>
       <c r="E8" s="19" t="inlineStr">
         <is>
-          <t>Температура: 25-55°C</t>
+          <t>Температура: 25-55°C · Площа опалення: до 200 м² · Kvs: 3,5 м³/год · Приєднання до колектора: 1" ЗР</t>
         </is>
       </c>
       <c r="F8" s="20" t="n">
         <v>128</v>
       </c>
       <c r="G8" s="18" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="H8" s="21" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="26" t="inlineStr">
         <is>
           <t>Колектори з витратомірами</t>
         </is>
       </c>
     </row>
     <row r="10" ht="54" customHeight="1">
       <c r="A10" s="27" t="n">
@@ -13313,80 +13313,80 @@
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="26" t="inlineStr">
         <is>
           <t>Комплектуючі до колекторів</t>
         </is>
       </c>
     </row>
     <row r="37" ht="54" customHeight="1">
       <c r="A37" s="18" t="n">
         <v>29</v>
       </c>
       <c r="B37" s="9" t="n"/>
       <c r="C37" s="18" t="inlineStr">
         <is>
           <t>84040TJ-EC-162</t>
         </is>
       </c>
       <c r="D37" s="19" t="inlineStr">
         <is>
           <t>Євроконус Termojet 16x2.0 TJ-EC-162</t>
         </is>
       </c>
       <c r="E37" s="19" t="inlineStr">
         <is>
-          <t>Діаметр: ¾”x16 мм ВР</t>
+          <t>Тип: Євроконус (обтискний фітинг) · Розмір труби: 16×2.0 мм · Матеріал: Латунь · Різьба: 3/4" ВР</t>
         </is>
       </c>
       <c r="F37" s="20" t="n">
         <v>2</v>
       </c>
       <c r="G37" s="18" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="H37" s="21" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="38" ht="54" customHeight="1">
       <c r="A38" s="27" t="n">
         <v>30</v>
       </c>
       <c r="B38" s="28" t="n"/>
       <c r="C38" s="27" t="inlineStr">
         <is>
           <t>84040TJ-EC-202</t>
         </is>
       </c>
       <c r="D38" s="29" t="inlineStr">
         <is>
-          <t>Євроконус Termojet 20x2.0</t>
+          <t>Євроконус Termojet 20x2.0 TJ-EC-202</t>
         </is>
       </c>
       <c r="E38" s="29" t="inlineStr">
         <is>
           <t>Тип: Євроконус (обтискний фітинг) · Розмір труби: 20×2.0 мм · Матеріал: Латунь · Різьба: 3/4"</t>
         </is>
       </c>
       <c r="F38" s="25" t="n">
         <v>2.5</v>
       </c>
       <c r="G38" s="27" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="H38" s="30" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="39" ht="54" customHeight="1">
       <c r="A39" s="18" t="n">
         <v>31</v>
       </c>
@@ -14886,55 +14886,55 @@
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="26" ht="54" customHeight="1">
       <c r="A26" s="18" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="n"/>
       <c r="C26" s="18" t="inlineStr">
         <is>
           <t>30401225</t>
         </is>
       </c>
       <c r="D26" s="19" t="inlineStr">
         <is>
           <t>Насос циркуляційний Termojet AUTO енергозберігаючий APM-F 40/12-250 мм</t>
         </is>
       </c>
       <c r="E26" s="19" t="inlineStr">
         <is>
           <t>Діаметр: Dn 40 фланець · Довжина насоса: 250 мм · Qmax: 24 м³/год · Hmax: 12 м · Споживана потужність: 25-670 W · I max: 3.5 А</t>
         </is>
       </c>
       <c r="F26" s="20" t="n">
-        <v>63830</v>
+        <v>1180</v>
       </c>
       <c r="G26" s="18" t="inlineStr">
         <is>
-          <t>UAH</t>
+          <t>EUR</t>
         </is>
       </c>
       <c r="H26" s="21" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="27" ht="54" customHeight="1">
       <c r="A27" s="27" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="28" t="n"/>
       <c r="C27" s="27" t="inlineStr">
         <is>
           <t>30401525</t>
         </is>
       </c>
       <c r="D27" s="29" t="inlineStr">
         <is>
           <t>Насос циркуляційний Termojet AUTO енергозберігаючий APM-F 40/15-250 мм</t>
         </is>
       </c>
       <c r="E27" s="29" t="inlineStr">
         <is>
@@ -15192,55 +15192,55 @@
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="35" ht="54" customHeight="1">
       <c r="A35" s="27" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="28" t="n"/>
       <c r="C35" s="27" t="inlineStr">
         <is>
           <t>30651234</t>
         </is>
       </c>
       <c r="D35" s="29" t="inlineStr">
         <is>
           <t>Насос циркуляційний Termojet AUTO енергозберігаючий APM-F 65/12-340 мм</t>
         </is>
       </c>
       <c r="E35" s="29" t="inlineStr">
         <is>
           <t>Діаметр: Dn 65 фланець · Довжина насоса: 340 мм · Qmax: 37 м³/год · Hmax: 12 м · Споживана потужність: 30-710 W · I max: 3,7 A</t>
         </is>
       </c>
       <c r="F35" s="25" t="n">
-        <v>73000</v>
+        <v>1340</v>
       </c>
       <c r="G35" s="27" t="inlineStr">
         <is>
-          <t>UAH</t>
+          <t>EUR</t>
         </is>
       </c>
       <c r="H35" s="30" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="36" ht="54" customHeight="1">
       <c r="A36" s="18" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="n"/>
       <c r="C36" s="18" t="inlineStr">
         <is>
           <t>30651534</t>
         </is>
       </c>
       <c r="D36" s="19" t="inlineStr">
         <is>
           <t>Насос циркуляційний Termojet AUTO енергозберігаючий APM-F 65/15-340 мм</t>
         </is>
       </c>
       <c r="E36" s="19" t="inlineStr">
         <is>
@@ -17883,85 +17883,85 @@
       <c r="H18" s="21" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="26" t="inlineStr">
         <is>
           <t>Зональні клапани</t>
         </is>
       </c>
     </row>
     <row r="20" ht="54" customHeight="1">
       <c r="A20" s="27" t="n">
         <v>12</v>
       </c>
       <c r="B20" s="28" t="n"/>
       <c r="C20" s="27" t="inlineStr">
         <is>
           <t>47025230</t>
         </is>
       </c>
       <c r="D20" s="29" t="inlineStr">
         <is>
-          <t>3-ходовий зональний клапан Termojet 1" з електроприводом, 230V AC, 8с/60°, 5 Нм ABF-ZV3-100</t>
+          <t>Триходовий зональний клапан Termojet 1" з електроприводом, 230V AC, 8с/60°, 5 Нм ABF-ZV3-100</t>
         </is>
       </c>
       <c r="E20" s="29" t="inlineStr">
         <is>
           <t>DN: 25 · Розмір: 1" · Kvs: 8 м³/год · Макс. тиск, PN: 10 бар · Макс. температура: 120 °C · Матеріал корпусу: латунь CW617N</t>
         </is>
       </c>
       <c r="F20" s="25" t="n">
         <v>106</v>
       </c>
       <c r="G20" s="27" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="H20" s="30" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="21" ht="54" customHeight="1">
       <c r="A21" s="18" t="n">
         <v>13</v>
       </c>
       <c r="B21" s="9" t="n"/>
       <c r="C21" s="18" t="inlineStr">
         <is>
           <t>47032230</t>
         </is>
       </c>
       <c r="D21" s="19" t="inlineStr">
         <is>
-          <t>3-ходовий зональний клапан Termojet 1¼" з електроприводом, 230V AC, 8с/60°, 5 Нм ABF-ZV3-114</t>
+          <t>Триходовий зональний клапан Termojet 1¼" з електроприводом, 230V AC, 8с/60°, 5 Нм ABF-ZV3-114</t>
         </is>
       </c>
       <c r="E21" s="19" t="inlineStr">
         <is>
           <t>DN: 32 · Розмір: 1¼" · Kvs: 13 м³/год · Макс. тиск, PN: 10 бар · Макс. температура: 120 °C · Матеріал корпусу: латунь CW617N</t>
         </is>
       </c>
       <c r="F21" s="20" t="n">
         <v>118</v>
       </c>
       <c r="G21" s="18" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="H21" s="21" t="inlineStr">
         <is>
           <t>відкрити</t>
         </is>
       </c>
     </row>
     <row r="22" ht="20" customHeight="1">
       <c r="A22" s="26" t="inlineStr">
         <is>
           <t>Електроприводи та сервоприводи</t>